--- v0 (2026-08-02)
+++ v1 (2026-10-31)
@@ -18,127 +18,127 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="95">
   <si>
     <t>Каркасная система звукоизоляции стен «Барклайн Базовая»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 97380руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 3896руб.</t>
+    <t>Стоимость всего на 25м2 = 97655руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 3907руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 907.20 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 0.268788 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 97380, Вес = 907.20 кг,</t>
+На 25м2 Стоимость = 97655, Вес = 907.20 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Ш0801611_ПК</t>
   </si>
   <si>
     <t>Звукоизоляционная панель УниПлит 16ПК 1200х1250х16 мм</t>
   </si>
   <si>
     <t>2220.00</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>39960</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>К1000901_25</t>
   </si>
   <si>
     <t>Виброшайба ВиброСорб 18 мм (25 шт.)</t>
   </si>
   <si>
     <t>571.00</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
-    <t>АП0402011_10</t>
+    <t>АП0402002_10</t>
   </si>
   <si>
     <t>Вибро-звукопоглощающая плита Барклайн БасАкустик УНИ 20 (7,2 м2)</t>
   </si>
   <si>
     <t>4300.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>17200</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>В0300202</t>
   </si>
   <si>
     <t>Виброизоляционная демпферная клейкая лента ВиброСорб 50 мм</t>
   </si>
   <si>
     <t>850.00</t>
   </si>
@@ -154,57 +154,57 @@
   <si>
     <t>В1100602</t>
   </si>
   <si>
     <t>Звукоизоляционный герметик ВиброСорб ВА 600 мл</t>
   </si>
   <si>
     <t>650.00</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>К1002001</t>
   </si>
   <si>
     <t>Виброподвес ВиброСорб Мастер</t>
   </si>
   <si>
-    <t>140.00</t>
+    <t>145.00</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>7700</t>
+    <t>7975</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>К0001301_200</t>
   </si>
   <si>
     <t>Саморез пресс-шайба сверло 4,2х13 (200шт. в уп.)</t>
   </si>
   <si>
     <t>250.00</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>К0004521_100</t>
   </si>
   <si>
     <t>Саморез XTN ГМ 45мм (100 шт)</t>
   </si>
@@ -289,51 +289,51 @@
   <si>
     <t>215.00</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>1.14</t>
   </si>
   <si>
     <t>Профиль ПП60х27 т.0,6мм металлический</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>97380</t>
+    <t>97655</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Звукоизоляция стены Базовая Барклайн Эффективная система начального уровня,дополнительные преимещуства достигаются за счет применения виброизоляционных подвесов ВиброСорб Мастер.Отличия: Виброподвес ВиброСорб Мастер, и акустическая плита БасАкустик УНИ 20мм.Позволяет производить отделку сразу по поверхности смонтированных звукоизоляционных панелей Барклайн УниПлит.Выбирая Барклайн Вы выбираете простоту , функциональность и комфорт. Все системы подходят и для влажных помещений , таких как кухня, ванная, и для сухих, таких как спальня, детская, зал, офис ....Системы Барклайн мало чувствительны к перепадам влажности в период монтажа, что ускоряет производство работ, не нужно ждать пока стяжка высохнет до 2-5% влажности, и можно не боясь клеить керамику прямо по панелям УниПлит.Много важных плюсов для каждого.Особенности:Если нужно установить изоляционные короба ИзоБокс, то толщина системы увеличится до 61мм.Можно производить финишную отделку, клеить керамическую плитку , шпатлевать, штукатурить, без дополнительного слоя ГКЛ.Подходит для сухих и влажных помещений.Высокая прочность - монтаж без «закладных» для крепления ТВ, полок с нагрузкой до 30кг на две точки крепления. Для кухонных шкафов до 30кг на одну крепежную пластину при условии двух точек крепления пластины.</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>