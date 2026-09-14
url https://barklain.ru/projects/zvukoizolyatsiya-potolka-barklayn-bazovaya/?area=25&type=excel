--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -18,85 +18,85 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="102">
   <si>
     <t>Каркасная система звукоизоляции потолка «Барклайн Базовая»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 105515руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 4221руб.</t>
+    <t>Стоимость всего на 25м2 = 105955руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 4239руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 932.64 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 1.519464 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 105515, Вес = 932.64 кг,</t>
+На 25м2 Стоимость = 105955, Вес = 932.64 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Ш0801611_ПК</t>
   </si>
   <si>
     <t>Звукоизоляционная панель УниПлит 16ПК 1200х1250х16 мм</t>
   </si>
   <si>
     <t>2220.00</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>39960</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>АП0405003_4</t>
   </si>
@@ -118,57 +118,57 @@
   <si>
     <t>В0300202</t>
   </si>
   <si>
     <t>Виброизоляционная демпферная клейкая лента ВиброСорб 50 мм</t>
   </si>
   <si>
     <t>850.00</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>К1002001</t>
   </si>
   <si>
     <t>Виброподвес ВиброСорб Мастер</t>
   </si>
   <si>
-    <t>140.00</t>
+    <t>145.00</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>12320</t>
+    <t>12760</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>К1000901_25</t>
   </si>
   <si>
     <t>Виброшайба ВиброСорб 18 мм (25 шт.)</t>
   </si>
   <si>
     <t>571.00</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>В1100602</t>
   </si>
@@ -310,51 +310,51 @@
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>1.15</t>
   </si>
   <si>
     <t>К0067004_20</t>
   </si>
   <si>
     <t>Клиновой анкер с гайкой М6 6х65мм (20 шт. в уп.)</t>
   </si>
   <si>
     <t>350.00</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>105515</t>
+    <t>105955</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Звукоизоляция потолка в квартирах, домахи коммерческих помещениях.Особенности: Каркас из металлических профилей в 1 уровень, шаг 400 мм без установки поперечных профилей.Состав конструкции:виброподвес ВибоСорб Мастервиброизоляционная шайба ВиброСорб 18 ммвиброизоляционная лента ВиброСорб 50ммзвукопоглощающая плита БасАкустик ПРО50звукоизоляционная панель УниПлит 16ПКзвукоизоляционный герметик ВиброСорб ВАГКЛ 12.5ммКрепеж</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>