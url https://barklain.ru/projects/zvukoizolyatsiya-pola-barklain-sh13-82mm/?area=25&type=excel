--- v0 (2026-07-28)
+++ v1 (2026-10-26)
@@ -58,51 +58,51 @@
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
 На 25м2 Стоимость = 38650, Вес = 52.30 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
-    <t>АП0402011_10</t>
+    <t>АП0402002_10</t>
   </si>
   <si>
     <t>Вибро-звукопоглощающая плита Барклайн БасАкустик УНИ 20 (7,2 м2)</t>
   </si>
   <si>
     <t>4300.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>17200</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>В0300203_12</t>
   </si>
   <si>
     <t>Виброизоляционная демпферная мембрана ВиброСорб 2.5 мм, 1.2х10 м (12 м2)</t>
   </si>
   <si>
     <t>6300.00</t>
   </si>