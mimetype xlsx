--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -133,51 +133,51 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Лента клейкая армированная водостойкая 48 мм х 25 м.п</t>
   </si>
   <si>
     <t>200.00</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
     <t>44300</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
-    <t>Показатели звукоизоляции:  Звукоизоляция добавочная, ∆Rw 11 дБ  Звукоизоляция ударного шума ,∆Lnw 36 дБ  Звукоизоляционная стяжка 60 мм по звукоизоляционному слою ШиберАкустик ВМ.  В систему включены материалы:  Звукоизоляционный мат Шибер Акустик ВМ 1,5х5 м (7.5 м2)  Лента клейкая армированная водостойкая 48 мм х 25 м.п Звукоизоляционный герметик ВиброСорб ВА600 Гидро-Звукоизоляционный материал ВиброСорб Эласт Гидро 5 мм (10х1м) Сетка 50х50 металлическая толщиной 4 мм для армирования и цементно-песчаная смесь Основные преимущества системы:  Эффективная защита от капиллярного подъема влаги благодаря наличию водоотталкивающего слоя.  Легкость укладки и простота обслуживания;  Совместимость практически со всеми видами напольного покрытия;  Устойчивость к воздействию высоких температур (+85°C) и агрессивных сред;  Экономия высоты конструкции относительно традиционных методов звукоизоляции.</t>
+    <t>Показатели звукоизоляции:  Звукоизоляция добавочная (добавочная), ∆Rw 11 дБ  Звукоизоляция ударного шума(снижения) ,∆Lnw 36 дБ  Звукоизоляционная стяжка 60 мм по звукоизоляционному слою ШиберАкустик ВМ.  В систему включены материалы:  Звукоизоляционный мат Шибер Акустик ВМ 1,5х5 м (7.5 м2)  Лента клейкая армированная водостойкая 48 мм х 25 м.п Звукоизоляционный герметик ВиброСорб ВА600 Гидро-Звукоизоляционный материал ВиброСорб Эласт Гидро 5 мм (10х1м) Сетка 50х50 металлическая толщиной 4 мм для армирования и цементно-песчаная смесь Основные преимущества системы:  Эффективная защита от капиллярного подъема влаги благодаря наличию водоотталкивающего слоя.  Легкость укладки и простота обслуживания;  Совместимость практически со всеми видами напольного покрытия;  Устойчивость к воздействию высоких температур (+85°C) и агрессивных сред;  Экономия высоты конструкции относительно традиционных методов звукоизоляции.</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -772,51 +772,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A6:G26"/>
+  <dimension ref="A6:G27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" customWidth="1"/>
     <col min="5" max="5" width="5.7109375" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="1:7">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
@@ -996,74 +996,80 @@
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="7"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="6" t="s">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="6"/>
-[...4 lines deleted...]
-      <c r="G26" s="6"/>
+      <c r="B27" s="6"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A6:D8"/>
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A20:D20"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A22:G22"/>
-    <mergeCell ref="A23:D25"/>
-[...1 lines deleted...]
-    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="A23:D26"/>
+    <mergeCell ref="E23:G26"/>
+    <mergeCell ref="A27:G27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>