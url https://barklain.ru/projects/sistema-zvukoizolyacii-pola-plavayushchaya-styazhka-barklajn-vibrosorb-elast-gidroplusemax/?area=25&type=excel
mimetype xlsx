--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -118,51 +118,51 @@
   <si>
     <t>АП0501412_75</t>
   </si>
   <si>
     <t>Звукоизоляционный мат ШиберАкустик ВМ 1,5х5 м (7.5 м2)</t>
   </si>
   <si>
     <t>6225.00</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>49800</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
     <t>67250</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
-    <t>Звукоизоляция воздушного шума (добавочная), ∆Rw 16 дБЗвукоизоляция ударного шума (добавочная), ∆Lnw 40 дБ  Самое эффективное решение по шумоизоляции пола.  В систему включены материалы:Гидро-Звукоизоляционный материал ВиброСорб Эласт Гидро 5 мм (10х1м)Звукоизоляционный мат Шибер Акустик ВМ 1,5х5 м (7.5 м2) (2 слоя)звукоизоляционный герметик ВиброСорб ВА600Сетка 50х50 металлическая толщиной 4 мм для армирования и цементно-песчаная смесь  Основные преимущества системы: Эффективная защита от капиллярного подъема влаги благодаря наличию водоотталкивающего слоя Легкость укладки и простота обслуживания Совместимость практически со всеми видами напольного покрытия Устойчивость к воздействию высоких температур (+85°C) и агрессивных сред Экономия высоты конструкции относительно традиционных методов звукоизоляции</t>
+    <t>Звукоизоляция воздушного шума (добавочная), ∆Rw 16 дБЗвукоизоляция ударного шума (снижения), ∆Lnw 40 дБ  Самое эффективное решение по шумоизоляции пола.  В систему включены материалы:Гидро-Звукоизоляционный материал ВиброСорб Эласт Гидро 5 мм (10х1м)Звукоизоляционный мат Шибер Акустик ВМ 1,5х5 м (7.5 м2) (2 слоя)звукоизоляционный герметик ВиброСорб ВА600Сетка 50х50 металлическая толщиной 4 мм для армирования и цементно-песчаная смесь  Основные преимущества системы: Эффективная защита от капиллярного подъема влаги благодаря наличию водоотталкивающего слоя Легкость укладки и простота обслуживания Совместимость практически со всеми видами напольного покрытия Устойчивость к воздействию высоких температур (+85°C) и агрессивных сред Экономия высоты конструкции относительно традиционных методов звукоизоляции</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>