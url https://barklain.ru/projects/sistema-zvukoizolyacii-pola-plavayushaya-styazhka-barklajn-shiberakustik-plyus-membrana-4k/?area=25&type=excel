--- v0 (2026-07-20)
+++ v1 (2026-10-17)
@@ -18,142 +18,142 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="35">
   <si>
     <t>Система звукоизоляции пола (плавающая стяжка) «Барклайн ШиберАкустик Плюс Мембрана 4К»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 69600руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 2784руб.</t>
+    <t>Стоимость всего на 25м2 = 72000руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 2880руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 172.10 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 0.6501 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 69600, Вес = 172.10 кг,</t>
+На 25м2 Стоимость = 72000, Вес = 172.10 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>АП0501412_75</t>
   </si>
   <si>
     <t>Звукоизоляционный мат ШиберАкустик ВМ 1,5х5 м (7.5 м2)</t>
   </si>
   <si>
-    <t>6000.00</t>
+    <t>6225.00</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>48000</t>
+    <t>49800</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>В0300411_20</t>
   </si>
   <si>
     <t>Звукоизоляционная мембрана самоклеящаяся Барклайн К 4.0 мм, 1,2х2,5 м (3 м2)</t>
   </si>
   <si>
-    <t>7000.00</t>
+    <t>7200.00</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>21000</t>
+    <t>21600</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Лента клейкая армированная водостойкая 48 мм х 25 м.п</t>
   </si>
   <si>
     <t>200.00</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>69600</t>
+    <t>72000</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t xml:space="preserve">  Самая эффективная система.Звукоизоляция: стяжка 60 мм по звукоизоляционному слоюзвукоизоляционного мата Шибер Акустик ВМ 1,5х5 м (7.5 м2) и звукоизоляционной мембраны самоклеящейся Барклайн К 4.0 мм, 1,2х2,5 м (3 м2). Финишное покрытие пола - все представленные на рынке материалы.В систему включены материалы:Шибер Акустик ВМ 1,5х5 м (7.5 м2) звукопоглощающий мат, благодаря структуре и плотности поглощает звуковые волны во всем диапазоне частотмембрана Барклайн К 4,0 в рулоне высокоэффективная звукоизоляционная мембрана, утяжеленная минеральным наполнителемВиброСорб ВА600 звукоизоляционный герметикСетка 50х50 металлическая т.4 мм для армирования, Цементно-песчаная смесьСистема предназначена для максимального снижения передачи шумов и вибраций между этажами зданий и состоит из нескольких компонентов высокого качества:  - Звукоизоляционный мат Шибер Акустик ВМ 1,5х5 м (7.5 м2): универсальный мат для звукоизоляции потолка, стен в составе конструкции, для звукоизоляции пола под стяжкой. Тяжелый прошивной мат в тканевой оболочке, произведен без применения клеев..  - Мембрана Барклайн К 4,0: связывает колебания, препятствует проникновению звука в помещение и из него. Применяется как разделительный слой в конструкциях облицовок листовыми материалами..  - Лента клейкая армированная водостойкая 48 мм х 25 м.п: армированная водонепроницаемая лента с клеевым покрытием предназначена для герметизации соединений виброизоляционных покрытий .  - Герметик ВиброСорб ВА600: применяется для обработки стыков и швов, исключая возможность проникновения звука через щели.  - Металлическая армирующая сетка 50х50 мм: необходима для укрепления бетонной стяжки и предотвращения образования трещин.  - Финишное покрытие: любое напольное покрытие, выбранное заказчиком.  Правильно подобранные и профессионально установленные компоненты от Барклайн гарантируют высокий уровень акустического комфорта в вашем доме.  Система «Барклайн ШиберАкустик Плюс Мембрана 4К» обеспечивает надежную защиту от посторонних звуков, создавая оптимальные условия для комфортного проживания в условиях многоквартирного дома.</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -229,51 +229,51 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>533403</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22862</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="logo.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>