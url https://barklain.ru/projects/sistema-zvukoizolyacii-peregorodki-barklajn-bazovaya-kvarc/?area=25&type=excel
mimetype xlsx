--- v0 (2026-07-30)
+++ v1 (2026-10-29)
@@ -18,103 +18,103 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="86">
   <si>
     <t>Система звукоизоляции перегородки «Барклайн Базовая Кварц»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 131535руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 5262руб.</t>
+    <t>Стоимость всего на 25м2 = 132235руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 5290руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 1478.24 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 1.954272 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 131535, Вес = 1478.24 кг,</t>
+На 25м2 Стоимость = 132235, Вес = 1478.24 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Ш0801241</t>
   </si>
   <si>
     <t>Звукоизоляционная панель УниПлит Кварц 1200х800х12 мм</t>
   </si>
   <si>
-    <t>1380.00</t>
+    <t>1400.00</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>48300</t>
+    <t>49000</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>В0300204_20</t>
   </si>
   <si>
     <t>Виброизоляционная демпферная клейкая лента ВиброСорб 100 мм, 20 м.п.</t>
   </si>
   <si>
     <t>2050.00</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>К1000901_25</t>
   </si>
@@ -262,51 +262,51 @@
   <si>
     <t>20636</t>
   </si>
   <si>
     <t>1.12</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Лента клейкая бумажная 48 мм х 40 м.п. высокопрочная</t>
   </si>
   <si>
     <t>450.00</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>131535</t>
+    <t>132235</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Звукоизоляционная перегородка Барклайн Базовая Кварц, на каркасе, быстрый монтаж, прокладка проводки внутри каркаса.</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>