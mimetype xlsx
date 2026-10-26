--- v0 (2026-07-30)
+++ v1 (2026-10-26)
@@ -61,51 +61,51 @@
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
 На 25м2 Стоимость = 95564, Вес = 1059.05 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Ш0804011_ПК</t>
   </si>
   <si>
-    <t>Звукоизоляционная панель УниПлит 40ПК 1200х600 мм</t>
+    <t>Звукоизоляционная панель УниПлит 40ПК 1200х600х40 мм</t>
   </si>
   <si>
     <t>1885.00</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>71630</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>К0104001_6</t>
   </si>
   <si>
     <t>Комплект крепежа для УниПлит 40 (6 креплений)</t>
   </si>
   <si>
     <t>102.00</t>
   </si>
   <si>
     <t>35</t>
   </si>
@@ -130,78 +130,78 @@
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>В1100602</t>
   </si>
   <si>
     <t>Звукоизоляционный герметик ВиброСорб ВА 600 мл</t>
   </si>
   <si>
     <t>650.00</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
+    <t>К0100003_2</t>
+  </si>
+  <si>
+    <t>Комплект крепежа к потолку для УниПлит 40 (2 крепления)</t>
+  </si>
+  <si>
+    <t>60.00</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>1.6</t>
+  </si>
+  <si>
     <t>К0002501_200</t>
   </si>
   <si>
     <t>Саморез для УниПлит 25мм (200шт. в уп.)</t>
   </si>
   <si>
     <t>302.00</t>
   </si>
   <si>
     <t>906</t>
-  </si>
-[...16 lines deleted...]
-    <t>2040</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Гипсокартон акустический 1200х2000мм</t>
   </si>
   <si>
     <t>938.00</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
     <t>95564</t>
   </si>
@@ -1123,72 +1123,72 @@
       <c r="E19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="40" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="40" customHeight="1">
       <c r="A21" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="40" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>51</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>52</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>53</v>
       </c>