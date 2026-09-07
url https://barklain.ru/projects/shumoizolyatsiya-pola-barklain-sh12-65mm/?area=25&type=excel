--- v0 (2026-07-24)
+++ v1 (2026-09-07)
@@ -18,127 +18,127 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="30">
   <si>
     <t>Система звукоизоляции пола (плавающая стяжка) «Барклайн Базовая ШиберАкустик»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 18200руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 728руб.</t>
+    <t>Стоимость всего на 25м2 = 18900руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 756руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 32.60 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 0.01226 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 18200, Вес = 32.60 кг,</t>
+На 25м2 Стоимость = 18900, Вес = 32.60 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>АП0501015_75</t>
   </si>
   <si>
     <t>Вибро-звукоизоляционный мат Шибер Акустик БМ 1,5х5 м (7,5 м2)</t>
   </si>
   <si>
-    <t>4400.00</t>
+    <t>4575.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>17600</t>
+    <t>18300</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Лента клейкая армированная водостойкая 48 мм х 25 м.п</t>
   </si>
   <si>
     <t>200.00</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>18200</t>
+    <t>18900</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Звукоизоляция добавочная, ∆Rw 8 дБЗвукоизоляция ударного шума ,∆Lnw 31дБЗвукоизоляция стяжка 70мм по звукоизоляционному слою ШиберАкустик. Финишное покрытие пола , все представленные на рынке материалы.В систему включены материалы:ШиберАкустик БМ звукоизоляционный матКлейкая водостойкая лента 48мм х 25мВиброСорб ВА600 звукоизоляционный герметикСетка 50х50 металлическая т.4 мм для армирования, Цементно-песчаная смесьМонтаж:Инструкция по монтажу</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>