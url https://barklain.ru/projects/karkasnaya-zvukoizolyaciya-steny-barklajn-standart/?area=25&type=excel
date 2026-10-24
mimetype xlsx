--- v0 (2026-07-29)
+++ v1 (2026-10-24)
@@ -18,85 +18,85 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="90">
   <si>
     <t>Каркасная система звукоизоляции стен «Барклайн Стандарт»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 117739руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 4710руб.</t>
+    <t>Стоимость всего на 25м2 = 118014руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 4721руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 888.23 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 0.641070 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 117739, Вес = 888.23 кг,</t>
+На 25м2 Стоимость = 118014, Вес = 888.23 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Ш0801311_ПК</t>
   </si>
   <si>
     <t>Звукоизоляционная панель УниПлит 15ПК 1200x1250 мм</t>
   </si>
   <si>
     <t>3300.00</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>59400</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>В0300202</t>
   </si>
@@ -136,63 +136,63 @@
   <si>
     <t>В1100602</t>
   </si>
   <si>
     <t>Звукоизоляционный герметик ВиброСорб ВА 600 мл</t>
   </si>
   <si>
     <t>650.00</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>К1002001</t>
   </si>
   <si>
     <t>Виброподвес ВиброСорб Мастер</t>
   </si>
   <si>
-    <t>140.00</t>
+    <t>145.00</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>7700</t>
+    <t>7975</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
-    <t>АП0402011_10</t>
+    <t>АП0402002_10</t>
   </si>
   <si>
     <t>Вибро-звукопоглощающая плита Барклайн БасАкустик УНИ 20 (7,2 м2)</t>
   </si>
   <si>
     <t>4300.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>17200</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>К0002501_200</t>
   </si>
   <si>
     <t>Саморез для УниПлит 25мм (200шт. в уп.)</t>
   </si>
   <si>
     <t>302.00</t>
   </si>
@@ -274,51 +274,51 @@
   <si>
     <t>30</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>1.13</t>
   </si>
   <si>
     <t>Гипсокартон акустический 1200х2000мм</t>
   </si>
   <si>
     <t>938.00</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>117739</t>
+    <t>118014</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Тонкая каркасная Стандарт система повышенного уровня, 60мм толщиной эффективно уменьшит основной спектр воздушных и структурных шумов от соседей сбоку. Вибро-развязанный каркас за счет применения виброизоляционных подвесов ВиброСорб Мастер, заполненный шумопоглащающим материалом всего БасАкустик УНИ 20мм толщиной дает дополнительную защиту от низкочастотных звуков. Использование в системе звукоизоляционных панелей УниПлит 15ПК позволяет улучшить защиту стен от проникновения посторонних звуков. Финишный слой системы звукоизоляционный гипсокартон 12мм толщиной. Данная звукоизоляционная система идеально подходит как для монолитных стен, так и для перегородок из газобетонных блоков. Так же нет необходимости штробить стену под электрику, все провода прячутся в толще каркасной системы. Система подходит для любых помещений, в том числе с повышенной влажностью. Финишная отделка стен любая, от обоев до керамогранита.</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>