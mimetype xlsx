--- v0 (2026-08-01)
+++ v1 (2026-10-30)
@@ -18,214 +18,214 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="106">
   <si>
     <t>Каркасная система звукоизоляции стен «Барклайн Стандарт Плюс»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 149859руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 5995руб.</t>
+    <t>Стоимость всего на 25м2 = 151203руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 6049руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 940.14 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 0.904818 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 148341, Вес = 939.49 кг,</t>
+На 25м2 Стоимость = 149685, Вес = 939.49 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Ш0801311_ПК</t>
   </si>
   <si>
     <t>Звукоизоляционная панель УниПлит 15ПК 1200x1250 мм</t>
   </si>
   <si>
     <t>3300.00</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>59400</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>В0300202</t>
   </si>
   <si>
     <t>Виброизоляционная демпферная клейкая лента ВиброСорб 50 мм</t>
   </si>
   <si>
     <t>850.00</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>КЛ1400103_1250</t>
   </si>
   <si>
     <t>Клей строительный 1,25 кг</t>
   </si>
   <si>
-    <t>1070.00</t>
+    <t>1071.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>4280</t>
+    <t>4284</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>АП0501412_75</t>
   </si>
   <si>
     <t>Звукоизоляционный мат ШиберАкустик ВМ 1,5х5 м (7.5 м2)</t>
   </si>
   <si>
-    <t>6000.00</t>
-[...2 lines deleted...]
-    <t>24000</t>
+    <t>6225.00</t>
+  </si>
+  <si>
+    <t>24900</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>В1100602</t>
   </si>
   <si>
     <t>Звукоизоляционный герметик ВиброСорб ВА 600 мл</t>
   </si>
   <si>
     <t>650.00</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>К1002001</t>
   </si>
   <si>
     <t>Виброподвес ВиброСорб Мастер</t>
   </si>
   <si>
-    <t>140.00</t>
+    <t>145.00</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>12320</t>
+    <t>12760</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>К1000901_25</t>
   </si>
   <si>
     <t>Виброшайба ВиброСорб 18 мм (25 шт.)</t>
   </si>
   <si>
     <t>571.00</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
-    <t>АП0402011_10</t>
+    <t>АП0402002_10</t>
   </si>
   <si>
     <t>Вибро-звукопоглощающая плита Барклайн БасАкустик УНИ 20 (7,2 м2)</t>
   </si>
   <si>
     <t>4300.00</t>
   </si>
   <si>
     <t>17200</t>
   </si>
   <si>
     <t>1.9</t>
   </si>
   <si>
     <t>К0006001_100</t>
   </si>
   <si>
     <t>Саморез универсальный 5,0х60мм (100 шт. в уп.)</t>
   </si>
   <si>
     <t>408.00</t>
   </si>
   <si>
     <t>816</t>
   </si>
@@ -323,51 +323,51 @@
   <si>
     <t>Саморез для УниПлит 25мм (200шт. в уп.)</t>
   </si>
   <si>
     <t>302.00</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>2.2</t>
   </si>
   <si>
     <t>К0065202_100</t>
   </si>
   <si>
     <t>Дюбель универсальный 6х52мм (100 шт. в уп.)</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>149859</t>
+    <t>151203</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Тонкая каркасная Стандарт система повышенной эффективности , 67 мм толщиной эффективно уменьшит основной спектр воздушных и структурных шумов от соседей сбоку. Вибро-развязанный каркас за счет применения виброизоляционных подвесов ВиброСорб Мастер и звукоизоляционного мата ШиберАкустик ВМ толщиной, заполненный шумопоглощающим материалом всего БасАкустик Уни 20мм толщиной, дает дополнительную защиту от низкочастотных звуков. Использование в системе звукоизоляционных панелей УниПлит 15ПК позволяет улучшить защиту стен от проникновения посторонних звуков. Финишный слой системы звукоизоляционный гипсокартон 12мм толщиной. Данная звукоизоляционная система идеально подходит как для монолитных стен, так и для перегородок из газобетонных блоков. Система подходит для любых помещений, в том числе с повышенной влажностью. Финишная отделка стен любая, от обоев до керамогранита</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>