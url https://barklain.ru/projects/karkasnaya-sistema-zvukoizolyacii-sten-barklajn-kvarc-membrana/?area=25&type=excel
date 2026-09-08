--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -18,139 +18,139 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="108">
   <si>
     <t>Каркасная система звукоизоляции стен «Барклайн Кварц Мембрана»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 166520руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 6661руб.</t>
+    <t>Стоимость всего на 25м2 = 169175руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 6767руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 1155.40 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 1.008940 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 166520, Вес = 1155.40 кг,</t>
+На 25м2 Стоимость = 169175, Вес = 1155.40 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Лента клейкая бумажная 48 мм х 40 м.п. высокопрочная</t>
   </si>
   <si>
     <t>450.00</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>В0300411_20</t>
   </si>
   <si>
     <t>Звукоизоляционная мембрана самоклеящаяся Барклайн К 4.0 мм, 1,2х2,5 м (3 м2)</t>
   </si>
   <si>
-    <t>7000.00</t>
+    <t>7200.00</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>63000</t>
+    <t>64800</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>Ш0801241</t>
   </si>
   <si>
     <t>Звукоизоляционная панель УниПлит Кварц 1200х800х12 мм</t>
   </si>
   <si>
-    <t>1380.00</t>
+    <t>1400.00</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>40020</t>
+    <t>40600</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>К1000901_25</t>
   </si>
   <si>
     <t>Виброшайба ВиброСорб 18 мм (25 шт.)</t>
   </si>
   <si>
     <t>571.00</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>АП0402011_10</t>
   </si>
@@ -190,57 +190,57 @@
   <si>
     <t>В1100602</t>
   </si>
   <si>
     <t>Звукоизоляционный герметик ВиброСорб ВА 600 мл</t>
   </si>
   <si>
     <t>650.00</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>К1002001</t>
   </si>
   <si>
     <t>Виброподвес ВиброСорб Мастер</t>
   </si>
   <si>
-    <t>140.00</t>
+    <t>145.00</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>7700</t>
+    <t>7975</t>
   </si>
   <si>
     <t>1.9</t>
   </si>
   <si>
     <t>К0001301_200</t>
   </si>
   <si>
     <t>Саморез пресс-шайба сверло 4,2х13 (200шт. в уп.)</t>
   </si>
   <si>
     <t>250.00</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>К0004521_100</t>
   </si>
   <si>
     <t>Саморез XTN ГМ 45мм (100 шт)</t>
   </si>
@@ -328,51 +328,51 @@
   <si>
     <t>215.00</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>1.16</t>
   </si>
   <si>
     <t>Профиль ПП60х27 т.0,6мм металлический</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>166520</t>
+    <t>169175</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Звукоизоляция стены Базовая Барклайн Кварц Эффективная система начального уровня,дополнительные преимущества достигаются за счет применения виброизоляционных подвесов ВиброСорб Мастер.Отличия: Виброподвес ВиброСорб Мастер, и акустическая плита БасАкустик УНИ 20мм.Позволяет производить отделку сразу по поверхности смонтированных звукоизоляционных панелей Барклайн УниПлит Кварц.Выбирая Барклайн Вы выбираете простоту , функциональность и комфорт. Все системы подходят и для влажных помещений , таких как кухня, ванная, и для сухих, таких как спальня, детская, зал, офис ....Системы Барклайн мало чувствительны к перепадам влажности в период монтажа, что ускоряет производство работ, не нужно ждать пока стяжка высохнет до 2-5% влажности, и можно не боясь клеить керамику прямо по панелям УниПлит.Много важных плюсов для каждого.Особенности:Если нужно установить изоляционные короба ИзоБокс, то толщина системы увеличится до 61мм.Можно производить финишную отделку, клеить керамическую плитку , шпатлевать, штукатурить, без дополнительного слоя ГКЛ.Подходит для сухих и влажных помещений.Высокая прочность - монтаж без «закладных» для крепления ТВ, полок с нагрузкой до 30кг на две точки крепления. Для кухонных шкафов до 30кг на одну крепежную пластину при условии двух точек крепления пластины.</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -448,51 +448,51 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>533403</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>22862</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="logo.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>