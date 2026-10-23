--- v1 (2026-09-08)
+++ v2 (2026-10-23)
@@ -130,51 +130,51 @@
   <si>
     <t>40600</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>К1000901_25</t>
   </si>
   <si>
     <t>Виброшайба ВиброСорб 18 мм (25 шт.)</t>
   </si>
   <si>
     <t>571.00</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
-    <t>АП0402011_10</t>
+    <t>АП0402002_10</t>
   </si>
   <si>
     <t>Вибро-звукопоглощающая плита Барклайн БасАкустик УНИ 20 (7,2 м2)</t>
   </si>
   <si>
     <t>4300.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>17200</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>В0300202</t>
   </si>
   <si>
     <t>Виброизоляционная демпферная клейкая лента ВиброСорб 50 мм</t>
   </si>
   <si>
     <t>850.00</t>
   </si>