--- v0 (2026-09-05)
+++ v1 (2026-10-20)
@@ -178,51 +178,51 @@
   <si>
     <t>306.00</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>К0006001_100</t>
   </si>
   <si>
     <t>Саморез универсальный 5,0х60мм (100 шт. в уп.)</t>
   </si>
   <si>
     <t>408.00</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
-    <t>АП0402011_10</t>
+    <t>АП0402002_10</t>
   </si>
   <si>
     <t>Вибро-звукопоглощающая плита Барклайн БасАкустик УНИ 20 (7,2 м2)</t>
   </si>
   <si>
     <t>4300.00</t>
   </si>
   <si>
     <t>17200</t>
   </si>
   <si>
     <t>1.9</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Профиль ПП27х28 т0,6 направляющий металлический</t>
   </si>
   <si>
     <t>215.00</t>
   </si>
   <si>
     <t>7</t>
   </si>