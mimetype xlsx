--- v0 (2026-08-03)
+++ v1 (2026-10-31)
@@ -18,103 +18,103 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="118">
   <si>
     <t>Каркасная система звукоизоляции потолка «Барклайн Базовая Кварц Плюс»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 140401руб.</t>
-[...2 lines deleted...]
-    <t>Стоимость за  1м2 = 5617руб.</t>
+    <t>Стоимость всего на 25м2 = 142305руб.</t>
+  </si>
+  <si>
+    <t>Стоимость за  1м2 = 5693руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 1019.44 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 2.080760 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 140401, Вес = 1019.44 кг,</t>
+На 25м2 Стоимость = 142305, Вес = 1019.44 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>Ш0801241</t>
   </si>
   <si>
     <t>Звукоизоляционная панель УниПлит Кварц 1200х800х12 мм</t>
   </si>
   <si>
-    <t>1380.00</t>
+    <t>1400.00</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>38640</t>
+    <t>39200</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>К0006001_100</t>
   </si>
   <si>
     <t>Саморез универсальный 5,0х60мм (100 шт. в уп.)</t>
   </si>
   <si>
     <t>408.00</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>К1000901_25</t>
   </si>
@@ -136,105 +136,105 @@
   <si>
     <t>В0300202</t>
   </si>
   <si>
     <t>Виброизоляционная демпферная клейкая лента ВиброСорб 50 мм</t>
   </si>
   <si>
     <t>850.00</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
     <t>1.5</t>
   </si>
   <si>
     <t>АП0501412_75</t>
   </si>
   <si>
     <t>Звукоизоляционный мат ШиберАкустик ВМ 1,5х5 м (7.5 м2)</t>
   </si>
   <si>
-    <t>6000.00</t>
+    <t>6225.00</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>24000</t>
+    <t>24900</t>
   </si>
   <si>
     <t>1.6</t>
   </si>
   <si>
     <t>К0065202_100</t>
   </si>
   <si>
     <t>Дюбель универсальный 6х52мм (100 шт. в уп.)</t>
   </si>
   <si>
     <t>306.00</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>1.7</t>
   </si>
   <si>
     <t>К1002001</t>
   </si>
   <si>
     <t>Виброподвес ВиброСорб Мастер</t>
   </si>
   <si>
-    <t>140.00</t>
+    <t>145.00</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>12320</t>
+    <t>12760</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>КЛ1400103_1250</t>
   </si>
   <si>
     <t>Клей строительный 1,25 кг</t>
   </si>
   <si>
-    <t>1070.00</t>
-[...2 lines deleted...]
-    <t>4280</t>
+    <t>1071.00</t>
+  </si>
+  <si>
+    <t>4284</t>
   </si>
   <si>
     <t>1.9</t>
   </si>
   <si>
     <t>К0067004_20</t>
   </si>
   <si>
     <t>Клиновой анкер с гайкой М6 6х65мм (20 шт. в уп.)</t>
   </si>
   <si>
     <t>350.00</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>1.10</t>
   </si>
   <si>
     <t>к</t>
   </si>
@@ -358,51 +358,51 @@
   <si>
     <t>11</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>1.18</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Лента клейкая бумажная 48 мм х 40 м.п. высокопрочная</t>
   </si>
   <si>
     <t>450.00</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>140401</t>
+    <t>142305</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Система для звукоизоляции потолка в квартирах, домахи коммерческих помещениях.Особенности: Каркас из металлических профилей в 1 уровень, шаг 400 мм без установки поперечных профилей.Состав конструкции:звукоизоляционный мат ШиберАкустиквиброподвес ВибоСорб Мастервиброизоляционная шайба ВиброСорб 18 ммвиброизоляционная лента ВиброСорб 50 ммзвукопоглощающая плита БасАкустик ПРО50Звукоизоляционная панель УниПлит Кварцзвукоизоляционный герметик ВиброСорб ВАЛента клейкая бумажная 48 мм х 40 м.п. высокопрочнаяГКЛ 12.5 ммКрепеж</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>