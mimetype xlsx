--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -18,118 +18,118 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="62">
   <si>
     <t>Бескаркасная система звукоизоляции потолка «Барклайн ШиберАкустик Макс»</t>
   </si>
   <si>
-    <t>Стоимость всего на 25м2 = 56215руб.</t>
+    <t>Стоимость всего на 25м2 = 56222руб.</t>
   </si>
   <si>
     <t>Стоимость за  1м2 = 2249руб.</t>
   </si>
   <si>
     <t>Общий вес материалов = 125.65 кг</t>
   </si>
   <si>
     <t>Общий объем материалов = 0.502056 м3</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена за ед.</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>Стоимость, руб.</t>
   </si>
   <si>
     <t>Звукоизоляционные материалы_x000D_
-На 25м2 Стоимость = 56215, Вес = 125.65 кг,</t>
+На 25м2 Стоимость = 56222, Вес = 125.65 кг,</t>
   </si>
   <si>
     <t>1.1</t>
   </si>
   <si>
     <t>АП0501412_75</t>
   </si>
   <si>
     <t>Звукоизоляционный мат ШиберАкустик ВМ 1,5х5 м (7.5 м2)</t>
   </si>
   <si>
     <t>6225.00</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>43575</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>КЛ1400103_1250</t>
   </si>
   <si>
     <t>Клей строительный 1,25 кг</t>
   </si>
   <si>
-    <t>1070.00</t>
-[...2 lines deleted...]
-    <t>7490</t>
+    <t>1071.00</t>
+  </si>
+  <si>
+    <t>7497</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>В1100602</t>
   </si>
   <si>
     <t>Звукоизоляционный герметик ВиброСорб ВА 600 мл</t>
   </si>
   <si>
     <t>650.00</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>1.4</t>
   </si>
   <si>
     <t>К0065202_100</t>
   </si>
@@ -190,51 +190,51 @@
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>Reika</t>
   </si>
   <si>
     <t>Рейка 20мм х 3м</t>
   </si>
   <si>
     <t>120.00</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>Итого на 25м2 стоимость всех позиций</t>
   </si>
   <si>
-    <t>56215</t>
+    <t>56222</t>
   </si>
   <si>
     <t>ОПИСАНИЕ, ДОПОЛНИТЕЛЬНЫЕ ДАННЫЕ</t>
   </si>
   <si>
     <t>Звукоизоляция под натяжной потолок. Дает акустический эффект, поглощает воздушные звуки. Бюджетное и быстрое решения для звукоизоляции потолка под натяжной потолок.В систему включены материалы:ШиберАкустик ВМ звукоизоляционный матКлей строительный 1,25 кгРейка деревянная 20х45Рондоли для крепления к рейкам ШиберАкустикРасходные материалы( валик и ванночка для клея. укрывной материал на пол. дюбели)</t>
   </si>
   <si>
     <t>Вся продукция сертифицирована</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>